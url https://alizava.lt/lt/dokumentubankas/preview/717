--- v0 (2025-10-08)
+++ v1 (2026-09-14)
@@ -1,257 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="19CA2152" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="7A6CF371" w14:textId="571A0296" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:ind w:left="5387"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kupiškio</w:t>
       </w:r>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r. Alizavos pagrindinės mokyklos direktoriaus </w:t>
       </w:r>
       <w:r w:rsidR="00275870">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016 m. </w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00110CC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00275870">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lapkričio </w:t>
       </w:r>
       <w:r w:rsidR="00275870">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>įsakymu</w:t>
       </w:r>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">V- </w:t>
       </w:r>
+      <w:r w:rsidR="00110CC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="009B7B77">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>78</w:t>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00656E59">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C44025" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00656E59">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00656E59">
+    <w:p w14:paraId="43DD9C4A" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00656E59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">KUPIŠKIO </w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">R. ALIZAVOS PAGRINDINĖS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MOKYKL</w:t>
       </w:r>
       <w:r w:rsidR="00A76808">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MOKINIŲ VEŽIMO MOKYKLINIAIS AUTOBUSAIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TVARKOS APRAŠAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="27C19C59" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="006658E1" w:rsidRDefault="00A12E04" w:rsidP="006658E1">
+    <w:p w14:paraId="4997D786" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="006658E1" w:rsidRDefault="00A12E04" w:rsidP="006658E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="006658E1" w:rsidRDefault="00A12E04" w:rsidP="006658E1">
+    <w:p w14:paraId="61341DAC" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="006658E1" w:rsidRDefault="00A12E04" w:rsidP="006658E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="27634234" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="25EF7BE4" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
@@ -327,124 +342,124 @@
         </w:rPr>
         <w:t xml:space="preserve">ikimokyklinio, </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">priešmokyklinio ir </w:t>
       </w:r>
       <w:r w:rsidR="00695639">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pagrindinio </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ugdymo programas (toliau – mokiniai), vežimo mokykliniu autobusu tvarką, mokinių vežimą mokykliniais autobusais organizuojančių ir vykdančių asmenų funkcijas, pareigas ir atsakomybę.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="6F7099BD" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Aprašo paskirtis – reglamentuoti mokinių vežimą mokykliniais autobusais, kad būtų užtikrintas tinkamas ir saugus mokinių vežimas į mokyklą ir atgal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="4DC6E58A" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apraše vartojamos sąvokos ir apibrėžimai:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="6260BEF7" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -479,268 +494,268 @@
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pati mokykla veža vaikus </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(mokinius) į </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokyklą</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar iš jos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="348AEFC9" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Mokinių vežimas mokykliniais autobusais organizuojamas vadovaujantis Lietuvos Respublikos švietimo įstatymu, Lietuvos Respublikos saugaus eismo automobilių keliais įstatymu, Lietuvos Respublikos kelių transporto kodeksu, Kelių eismo taisyklėmis, Tipine mokyklinio autobuso vairuotojo darbo instrukcija ir Mokyklinio autobuso vairuotojo instruktavimo tvarka, patvirtintomis Lietuvos Respublikos susisiekimo ministro 2001 m. sausio 10 d. įsakymu Nr. 4 „Dėl Tipinės mokyklinio  autobuso vairuotojo darbo instrukcijos ir Mokyklinio autobuso  vairuotojo instruktavimo tvarkos tvirtinimo“ (toliau – Tipinė mokyklinio autobuso vairuotojo darbo instrukcija), ir atsižvelgiant į Mokinių vežiojimo organizavimo metodines rekomendacijas, kurioms pritarta Lietuvos Respublikos  švietimo ir mokslo ministro 2003 m. gruodžio 11 d. įsakymu Nr. ISAK-1778 „Dėl </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>okinių vežiojimo organizavimo metodinių rekomendacijų“ (toliau – Mokinių vežiojimo organiz</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avimo metodinės rekomendacijos).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="511DB4A1" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Kvalifikaciniai ir elgesio reikalavimai mokyklinio autobuso vairuotojui nustatyti Tipinėje mokyklinio autobuso vairuotojo darbo instrukcijoje, Kelių eismo taisyklėse, C1, C1E, C, CE, D1, D1E, D, DE kategorijų motorinių transporto priemonių vairuotojų mokymo pradinei </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>profesinei kvalifikacijai įgyti ir vairuotojų periodinio profesinio mokymo tvarkos apraše, patvirtintame Lietuvos Respublikos susisiekimo ministro 2011 m. vasario 3 d. įsakymu Nr. 3-79 „Dėl C1, C1E, C, CE, D1, D1E, D, DE kategorijų motorinių transporto priemonių vairuotojų mokymo pradinei profesinei kvalifikacijai įgyti ir vairuotojų periodinio profesinio mokymo tvarkos aprašo patvirtinimo“, ir kituose šią sritį reglamentuojančiuose Liet</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uvos Respublikos teisės aktuose.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7BA770AE" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Mokyklinių autobusų techniniai ir žymėjimo reikalavimai turi atitikti reikalavimus, nustatytus Kelių eismo taisyklėse ir Mokyklinių autobusų ženklinimo įspėjamosiomis mirksinčiomis oranžinėmis šviesomis reikalavimų apraše, patvirtintame Valstybinės kelių transporto inspekcijos prie Susisiekimo ministerijos viršininko 2012 m. gegužės 31 d. įsakymu Nr. 2B-224 „Dėl Mokyklinių autobusų ženklinimo įspėjamosiomis mirksinčiomis oranžinėmis šviesomis reikalavimų aprašo patvirtinimo“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00B37552">
+    <w:p w14:paraId="619ACE80" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00B37552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="0AF0F81E" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MOKINIŲ VEŽIMO MOKYKLINIU AUTOBUSU ORGANIZAVIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="596B54CA" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="05A0A493" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00616D9A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kiekvienais mokslo metais mokyklinio autobuso sustojimo vietas nustato, maršrutus, tvarkaraščius ir vežamų mokinių sąrašus, dalyvaujant mokyklinio autobuso vairuotojui, sudaro už organizuotą mokinių vežimą mokykloje atsakingas asmuo, tvirtina mokyklos vadovas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7ED6510C" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C6CB0">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -768,123 +783,123 @@
       <w:r w:rsidR="001F035A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pagrindinio</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ugdymo programas, kurie gyvena kaimuose ir miesteliuose toliau </w:t>
       </w:r>
       <w:r w:rsidR="001F035A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kaip 3 kilometrai nuo mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir mokiniai, gyvenantys kaimuose ir miesteliuose arčiau kaip 3 kilometrai nuo mokyklos jeigu autobuse yra laisvų sėdimų vietų.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7EF03BA8" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C739B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Vienu metu vežamų mokinių negali būti daugiau, negu mokykliniame autobuse yra sėdimų vietų keleiviams.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="612D9770" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00221940">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokyklinio autobuso sustojimo vietos parenkamos ten, kur yra nuolatinės maršrutinių autobusų stotelės, kelio neužstoja kliūtys, yra geras matomumas į abi puses. Sustojimo vietos neturi būti ties kelio vingiu ar ištisine ženklinimo linija, įkalnėje, nuokalnėje, ten, kur dėl riboto matomumo sustoti draudžia Kelių eismo taisyklės. Sustojimo vietos turi būti nustatomos taip, kad mokiniams nereikėtų kirsti važiuojamosios kelio dalies, o jeigu tai neišvengiama, kad perėjimo vietos būtų saugios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00AE26A3" w:rsidP="006658E1">
+    <w:p w14:paraId="2D1783D2" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00AE26A3" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006658E1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -931,95 +946,95 @@
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kultūros, švietimo </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sporto skyriui</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="7A28EAD9" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>III SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="0EC685B0" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MOKINIŲ VEŽIMAS MOKYKLINIU AUTOBUSU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="71037857" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="2D2CA5C8" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00077930">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1039,51 +1054,51 @@
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) maršrutu (-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) pradžios turi žinoti mokinių vežimo maršrutą, tvarkaraštį, sustojimo vietas, kitus su vežimu susijusius dokumentus, susipažinti su vežamais mokiniais. Už organizuotą mokinių vežimą mokyklos atsakingas asmuo ir vairuotojas su mokiniais turi aptarti važiavimo tvarką ir taisykles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="24E0AD05" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00077930">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1117,771 +1132,771 @@
       <w:r w:rsidR="00077930">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vaikus </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> autobuse </w:t>
       </w:r>
       <w:r w:rsidR="00077930">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vairuotojas yra </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mokinius lydintis asmuo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="5A5A579B" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00077930">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokiniai turi būti įlaipinami ir išlaipinami tik patvirtinto maršruto numatytose nuolatinėse mokyklinio autobuso sustojimo vietose. Ikimokyklinio, priešmokyklin</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>io amžiaus mokinius ir neįgaliu</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s mokinius, kurie negali savarankiškai vaikščioti, iki mokyklinio autobuso sustojimo vietos palydi ir juos pasitinka tėvai (globėjai ar rūpintojai).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="56DFB763" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Į sustojimo vietą mokyklinis autobusas turi atvažiuoti ir išvažiuoti iš jos tvarkaraštyje nustatytu laiku. Mokiniai turi būti informuoti, kaip elgtis, jeigu autobusas vėluoja ar neatvažiuoja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="5F8B4840" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokiniai mokyklinio autobuso sustojimo vietoje turi būti ne vėliau kaip tvarkaraštyje nustatytu laiku. Jeigu mokiniai į mokyklinį autobusą nuolat vėluoja, vairuotojas privalo pranešti už organizuotą mokinių vežimą mokykloje atsakingam asmeniui, kuris išsiaiškina vėlavimo priežastis ir jas šalina.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7D5F9FAE" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokiniai mokykliniame autobuse turi nusiimti kuprines, sėdėti ramiai, užsisegę saugos diržus, nevaikščioti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="587DCDA5" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Į mokyklą atvežtus mokinius reikia išleisti taip, kad jiems nereiktų pereiti kelio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="6D472175" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Tik mokykliniam autobusui sustojus mokiniai gali prieiti prie jo, norėdami įlipti ar pakilti iš sėdimų vietų, norėdami išlipti. Vairuotojas stebi, kad į autobusą būtų įlipama ir išlipama tik visiškai sustojus. Į autobusą pirmieji įlipa jaunesni mokiniai, pirmieji išlipa vyresni. Atidaryti autobuso duris ir įleisti arba išleisti mokinius vairuotojas turi tik autobusui sustojus, įsitikinęs, kad yra saugu.</w:t>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Draudžiama įlipti ir išlipti pro autobuso galines duris, išskyrus avarinius atvejus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="5CDB82A2" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Išlipančius mokinius vairuotojas įspėja, kad išlipę iš mokyklinio autobuso jie neitų per kelią pro autobuso galą ir priekį, o palauktų, kol jis nuvažiuos, arba prieš pereidami kelią, paėjėtų toliau nuo autobuso galo, kad matytų kelią. Tamsiu paros metu vairuotojas, mokinius lydintis asmuo ir mokiniai turi turėti atšvaitus.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00162EB5" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="6C2F67E0" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00162EB5" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D85671">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Atsitikus bet kokiam nenumatytam atvejui, mokinių negalima palikti vienų, be priežiūros. Įvykus eismo įvykiui, jei yra sužeistų, reikia nedelsiant kviesti greitąją medicininę pagalbą ir policiją, jei įmanoma, suteikti pagalbą. Nedelsiant informuoti įstaigos vadovą.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="71B0F335" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
       <w:r w:rsidR="006658E1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="2C6F3BC1" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DARBUOTOJŲ PAREIGOS IR ATSAKOMYBĖ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="42542C8F" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="323E54CC" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokyklinį autobusą turinčios mokyklos vadovas:</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="1C47F0B3" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1. išsiaiškina mokinių važiavimo poreikius, nustato mokinių instruktavimo tvarką, tvirtina maršrutus, tvarkaraščius, sustojimo vietas, mokykliniais autobusais vežamų mokinių sąrašus, prireikus juos koreguoja;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="0EE9CDA9" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. tvirtina mokyklinio autobuso vairuotojo pareiginį aprašą, nustato jo instruktavimo tvarką;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="3A837C93" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prireikus, skiria mokinius lydintį asmenį, nustato jo funkcijas, teises ir pareigas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="614EE55F" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skiria už organizuotą mokinių vežimą atsakingą asmenį, nustato jo funkcijas, teises ir pareigas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="2AC262C7" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5. užtikrina mokinių ir jų tėvų (globėjų ar rūpintojų) informavimą apie mokyklinio autobuso maršrutus, tvarkaraščius, sustojimo vietas, mokinių elgesį važiuojant, sustojus, neatvykus mokykliniam autobusui, ir informacijos viešinimą mokyklos informavimo priemonėse (interneto svetainėse, naudojamo elektroninio dienyno skiltyse, skelbimų lentose ir kt.);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7E542A08" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.6. užtikrina anksti į mokyklą atvežamų ir laukiančių pamokų pradžios mokinių ir mokinių, laukiančių mokyklinio autobuso po pamokų ar kitų renginių, užimtumą, atsako už jų saugumą;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="7DDD6884" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.7. kontroliuoja mokinių vežimo kokybę, nedelsdamas reaguoja į mokinių vežimo mokykliniu autobusu trūkumus ir juos šalina;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="31FF9AA6" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1897,267 +1912,273 @@
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parengia mokyklos mokinių veži</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mo mokykliniu autobusu organizavimo tvarkos aprašą, tvirtina jį</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir paskelbia mokyklos interneto svetainėje;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="35DC8E2C" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.9. parengia mokyklinio autobuso naudojimo, ko</w:t>
       </w:r>
       <w:r w:rsidR="003A04D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ntrolės, saugojimo, atsakomybės</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reikalavimus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="69470CD7" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.10. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yra atsakingas už autobuso saugojimą, eksploatavimo kontrolę bei naudojimą;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="65C492A8" w14:textId="7392B93E" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.11. kiekvienais mokslo metais iki rugsėjo 15 d. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kupiškio</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rajono savivaldybės administracijos </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kultūros, š</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00110CC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vietimo ir </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sporto</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> skyriui pateikia įsakymu patvirtintus vežiojamų mokinių sąrašus, mokyklinių autobusų maršrutus ir grafikus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="413B2F37" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Už organizuotą mokinių vežimą atsakingas asmuo vykdo mokyklos vadovo nustatytas funkcijas, palaiko nuolatinį ryšį tarp vairuotojo, mokinių, tėvų (globėjų ar rūpintojų) ir mokyklos, sprendžia kasdienius klausimus ir aiškinasi nenumatytas situacijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="168F384F" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
@@ -2174,51 +2195,51 @@
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vairuotojas veža mokinius vadovaudamasis Kelių eismo taisyklėmis ir šiuo </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prašu. Jis privalo nedelsdamas informuoti mokyklos vadovą ir / ar už organizuotą mokinių vežimą atsakingą asmenį apie visas iškilusias mokinių vežimo problemas (maršrutų organizavimo, autobuso techninio aptarnavimo ir remonto, techninės apžiūros, grafiko, mokinių elgesio, jų punktualumo ir t.t.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="0F6FF4AF" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2228,474 +2249,474 @@
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vairuotojas </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>turi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="550AAA13" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kultūringai ir mandagiai elgtis;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="152B8634" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. prižiūrėti, kad mokiniai saugiai įliptų į transporto priemonę ir išliptų iš jos, naudotųsi įrengtomis prisegimo sistemomis;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="41C83090" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3. stebėti, kad mokiniai nešiukšlintų, netriukšmautų, užkirsti kelią drausmės pažeidimams ir patyčioms;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="37FBDC94" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.4. išlipantiems mokiniams priminti, kad į kitą kelio (gatvės) pusę jie eitų tik nuvažiavus autobusui ir tik per pėsčiųjų perėją, o jei jos nėra, stačiu kampu, įsitikinę, kad arti nėra važiuojančių transporto priemonių;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="5449F28E" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> užtikrinti, kad vežant mokinius mokyklinio autobuso salone nebūtų vežama jokių krovinių, aštrių ar sunkių daiktų, kurie sukeltų pavojų staigiai stabdant ar eismo įvykio metu, bei nebūtų vežami pašaliniai asmenys arba daugiau mokinių, negu mokykliniame autobuse yra sėdimų vietų.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="33EB14CB" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokyklinio autobuso vairuotojas, vykdydamas pareigas, už įvykio keliuose padarinius atsako Lietuvos Respublikos teisės aktų nustatyta tvarka. Žala, padaryta mokinio ar kito keleivio sveikatai, gyvybei vežimo metu, atlyginama Lietuvos Respublikos teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="00275870">
+    <w:p w14:paraId="5C89761A" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="00275870">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Mokyklinio autobuso vairuotoju</w:t>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, už organizuotą mokinių vežimą atsakingam asmeniui ir mokyklos vadovui drausminės nuobaudos dėl jų pareigų nevykdymo ar netinkamo vykdymo skiriamos Lietuvos Respublikos darbo kodekso ir kitų teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="2084B2CA" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V SKYRIUS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="1DCBC614" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331F61">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
+    <w:p w14:paraId="2D7AA6D0" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="00A12E04" w:rsidP="00A12E04">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="555E4038" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mokykla</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kasmet analizuoja ir vertina mokinių vežimo mokykliniais autobusais poreikio tenkinimą, kokybę, mokinių saugumo užtikrinimą, priima sprendimus dėl mokinių vežimo gerinimo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
+    <w:p w14:paraId="1BD28933" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRPr="00331F61" w:rsidRDefault="006658E1" w:rsidP="006658E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laisvu nuo mokinių vežimo į mokyklą ir iš jos laiku Savivaldybės tarybos nustatyta tvarka mokykliniai autobusai gali būti naudojami kitoms reikmėms.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A12E04" w:rsidRDefault="006658E1" w:rsidP="00B37552">
+    <w:p w14:paraId="76E62FBB" w14:textId="77777777" w:rsidR="00A12E04" w:rsidRDefault="006658E1" w:rsidP="00B37552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1356A">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2705,212 +2726,214 @@
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Šis </w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04" w:rsidRPr="00331F61">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prašas gali būti keičiamas ir papildomas, pasikeitus teisės aktų reikalavimams, atsiradus poreikiui tikslinti tam tikras jo nuostatas.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E04">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B37552" w:rsidRDefault="00B37552"/>
+    <w:p w14:paraId="77C220B3" w14:textId="77777777" w:rsidR="00B37552" w:rsidRDefault="00B37552"/>
     <w:sectPr w:rsidR="00B37552" w:rsidSect="00B96684">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
+    <w:p w14:paraId="1E85A394" w14:textId="77777777" w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
+    <w:p w14:paraId="6537687B" w14:textId="77777777" w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
+    <w:p w14:paraId="1BADE764" w14:textId="77777777" w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
+    <w:p w14:paraId="07862B4E" w14:textId="77777777" w:rsidR="00A03512" w:rsidRDefault="00A03512" w:rsidP="00B96684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1861428280"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00B96684" w:rsidRDefault="00B96684">
+      <w:p w14:paraId="165F0959" w14:textId="77777777" w:rsidR="00B96684" w:rsidRDefault="00B96684">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009B7B77">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00B96684" w:rsidRDefault="00B96684">
+  <w:p w14:paraId="56F66609" w14:textId="77777777" w:rsidR="00B96684" w:rsidRDefault="00B96684">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1247"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A12E04"/>
     <w:rsid w:val="000608A2"/>
     <w:rsid w:val="00077930"/>
+    <w:rsid w:val="00110CC3"/>
     <w:rsid w:val="001215EB"/>
     <w:rsid w:val="001F035A"/>
     <w:rsid w:val="00221940"/>
+    <w:rsid w:val="002457B7"/>
     <w:rsid w:val="00252268"/>
     <w:rsid w:val="00275870"/>
     <w:rsid w:val="002C739B"/>
     <w:rsid w:val="0034165F"/>
     <w:rsid w:val="003A04D2"/>
     <w:rsid w:val="004D1BE1"/>
     <w:rsid w:val="00616D9A"/>
     <w:rsid w:val="00656E59"/>
     <w:rsid w:val="006658E1"/>
     <w:rsid w:val="00670185"/>
     <w:rsid w:val="00695639"/>
     <w:rsid w:val="00773948"/>
     <w:rsid w:val="0081438F"/>
     <w:rsid w:val="00841791"/>
     <w:rsid w:val="008770D4"/>
     <w:rsid w:val="009B7B77"/>
     <w:rsid w:val="009C6CB0"/>
     <w:rsid w:val="00A03512"/>
     <w:rsid w:val="00A12E04"/>
     <w:rsid w:val="00A37FE3"/>
     <w:rsid w:val="00A76808"/>
     <w:rsid w:val="00AE26A3"/>
     <w:rsid w:val="00B37552"/>
     <w:rsid w:val="00B96684"/>
     <w:rsid w:val="00BD4CC7"/>
@@ -2920,492 +2943,449 @@
     <w:rsid w:val="00F24124"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3A949A58"/>
+  <w15:docId w15:val="{D3EEC3E7-CEF3-4C4F-B1EC-3BCF3AA4B3CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...420 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A12E04"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -3492,58 +3472,58 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00656E59"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
     <w:name w:val="Debesėlio tekstas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Debesliotekstas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00656E59"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3757,85 +3737,85 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>8100</Words>
-  <Characters>4617</Characters>
+  <Words>8094</Words>
+  <Characters>4614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12692</CharactersWithSpaces>
+  <CharactersWithSpaces>12683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>daiva_k</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LabbisDVSAttachmentId">
     <vt:lpwstr>e18547b0-17f9-463e-8d0f-3a5e20fa9ef4</vt:lpwstr>
   </property>
 </Properties>
 </file>